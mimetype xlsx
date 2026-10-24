--- v0 (2026-06-14)
+++ v1 (2026-10-24)
@@ -1,1613 +1,1530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stichtingsbb-my.sharepoint.com/personal/j_wijbenga_s-bb_nl/Documents/Bureaublad/Publicatielijst/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_8FF52076729C8A15AEF6327B473D07C661566635" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9E39897D-2D30-4655-94D9-7129376AC978}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_E327C0794344E4156BC21DA14663537A053B9F10" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Publicatie" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1116" uniqueCount="445">
   <si>
     <t>Wijzigingsnummer</t>
   </si>
   <si>
     <t>Korte omschrijving</t>
   </si>
   <si>
     <t>Voor vaststellingsdatum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sectorkamer</t>
   </si>
   <si>
     <t>Initiatiefnemer</t>
   </si>
   <si>
     <t>Beschrijving</t>
   </si>
   <si>
     <t>Sjabloon</t>
   </si>
   <si>
+    <t>W25091734</t>
+  </si>
+  <si>
+    <t>KD Retail operationeel</t>
+  </si>
+  <si>
+    <t>01-10-2027</t>
+  </si>
+  <si>
+    <t>Raadplegen marktsegment ontwikkelopdracht KD</t>
+  </si>
+  <si>
+    <t>HANDEL</t>
+  </si>
+  <si>
+    <t>SBB</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier.</t>
+  </si>
+  <si>
+    <t>Onderhoud kwalificatiedossier</t>
+  </si>
+  <si>
+    <t>W25091735</t>
+  </si>
+  <si>
+    <t>KD Retail management</t>
+  </si>
+  <si>
+    <t>W25091736</t>
+  </si>
+  <si>
+    <t>KD Retail advies</t>
+  </si>
+  <si>
+    <t>W26030192</t>
+  </si>
+  <si>
+    <t>Leidinggeven</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>Formele legitimering</t>
+  </si>
+  <si>
+    <t>Op basis van het herziene kwalificatiedossier Leidinggeven op basis van vakmanschap, is het keuzedeel Leidinggeven ook herzien. Het bijbehorende certificaat wordt daarom ook herzien. Betrokken partijen zijn Nelson, Wibra, Bos Logistics Schiphol, KLM en ROC van Amsterdam.</t>
+  </si>
+  <si>
+    <t>Nieuw mbo-certificaat</t>
+  </si>
+  <si>
+    <t>W26080018</t>
+  </si>
+  <si>
+    <t>KD Verkopen-2</t>
+  </si>
+  <si>
+    <t>W26080019</t>
+  </si>
+  <si>
+    <t>KD Sales-4</t>
+  </si>
+  <si>
+    <t>W26080020</t>
+  </si>
+  <si>
+    <t>KD Sales-3</t>
+  </si>
+  <si>
+    <t>W26080021</t>
+  </si>
+  <si>
+    <t>KD Management-4</t>
+  </si>
+  <si>
+    <t>W26080023</t>
+  </si>
+  <si>
+    <t>KD Management-3</t>
+  </si>
+  <si>
+    <t>W26080024</t>
+  </si>
+  <si>
+    <t>KD E-commerce</t>
+  </si>
+  <si>
+    <t>W25080027</t>
+  </si>
+  <si>
+    <t>KD AV-productie</t>
+  </si>
+  <si>
+    <t>Tussentoets</t>
+  </si>
+  <si>
+    <t>ICT CI</t>
+  </si>
+  <si>
+    <t>W26050013</t>
+  </si>
+  <si>
+    <t>Corporate media</t>
+  </si>
+  <si>
+    <t>Nog niet bepaald</t>
+  </si>
+  <si>
+    <t>Analyseren en adviseren aanvraag</t>
+  </si>
+  <si>
+    <t>SintLucas</t>
+  </si>
+  <si>
+    <t>De aanvraag voor het keuzedeel Corporate Media is in behandeling.  Analyse t.o.v. andere keuzedelen binnen CMD, volgt: advies richting sectorkamer/aanvrager</t>
+  </si>
+  <si>
+    <t>Keuzedeel nieuw ontwikkelen</t>
+  </si>
+  <si>
+    <t>W26080009</t>
+  </si>
+  <si>
+    <t>KD Podium- en Evenemententechniek</t>
+  </si>
+  <si>
+    <t>Ontwikkelopdracht sectorkamer KD</t>
+  </si>
+  <si>
+    <t>W24070242</t>
+  </si>
+  <si>
+    <t>KD Personenvervoer</t>
+  </si>
+  <si>
+    <t>01-10-2028</t>
+  </si>
+  <si>
+    <t>Gepauzeerd</t>
+  </si>
+  <si>
+    <t>MTLM</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier volgt in 2027/2028.</t>
+  </si>
+  <si>
+    <t>W25091648</t>
+  </si>
+  <si>
+    <t>KD Zee- en zeevisvaart beperkt vaargebied</t>
+  </si>
+  <si>
+    <t>Procesverantwoording KD</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier. De wettelijke beroepsvereisten zijn aangepast zonder aanpassing opleidingcode code. De goedkeurende verklaring van het ministerie van Infrastructuur en Waterstaat is ontvangen.</t>
+  </si>
+  <si>
+    <t>W25091657</t>
+  </si>
+  <si>
+    <t>KD Maritiem officier</t>
+  </si>
+  <si>
+    <t>Formele legitimering KD</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier. De goedkeurende verklaring van het ministerie van Infrastructuur en Waterstaat is ontvangen.</t>
+  </si>
+  <si>
+    <t>W25101390</t>
+  </si>
+  <si>
+    <t>Kennis van Fietstechniek, geschikt voor niveau 3 en 4</t>
+  </si>
+  <si>
+    <t>Ontwikkelen onderbouwing mbo-certificaat</t>
+  </si>
+  <si>
+    <t>Talland College</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Kennis van Fietstechniek, geschikt voor niveau 3 en 4 is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26040224</t>
+  </si>
+  <si>
+    <t>Voorbereiding APK keurmeester</t>
+  </si>
+  <si>
+    <t>01-01-2027</t>
+  </si>
+  <si>
+    <t>Onderhouden van keuzedeel</t>
+  </si>
+  <si>
+    <t>Onderhoud van het keuzedeel. Vanwege achterhaalde elementen worden in het keuzedeel inhoudelijke aanpassingen doorgevoerd.</t>
+  </si>
+  <si>
+    <t>Keuzedeel onderhouden</t>
+  </si>
+  <si>
+    <t>W26040225</t>
+  </si>
+  <si>
+    <t>Basisvaardigheden Advanced Driver Assistance Systems (ADAS)</t>
+  </si>
+  <si>
+    <t>W26040226</t>
+  </si>
+  <si>
+    <t>Waterstoftechnologie</t>
+  </si>
+  <si>
+    <t>W26080011</t>
+  </si>
+  <si>
+    <t>KD Logistiek niveau 2, 3 (werktitel)</t>
+  </si>
+  <si>
+    <t>Op basis van de evaluatie van kwalificatiedossiers in het schooljaar van 2025/2026 is door de sectorkamer MTLM de volgende ontwikkelopdracht met gewenste wijzigingen van de kwalificatiedossiers gegeven: Maak van de 6 kwalificatiedossiers Logistiek, Management transport en logistiek, Luchtvracht, Operationele processen op de luchthaven, internationale havenlogistiek en havenoperaties drie kwalificatiedossiers. Eén gericht op operationele logistiek niveau 2/3. Eén gericht op administratief niveau 2 en 3 in de haven en één gericht op alle niveau 4 kwalificaties binnen de logistiek.</t>
+  </si>
+  <si>
+    <t>W26080012</t>
+  </si>
+  <si>
+    <t>KD Logistiek administratief (werktitel)</t>
+  </si>
+  <si>
+    <t>W26080013</t>
+  </si>
+  <si>
+    <t>KD Logistiek niveau 4 (werktitel)</t>
+  </si>
+  <si>
+    <t>Raadplegen marktsegmenten ontwikkelopdracht KD</t>
+  </si>
+  <si>
+    <t>Nieuw kwalificatiedossier</t>
+  </si>
+  <si>
+    <t>W25080001</t>
+  </si>
+  <si>
+    <t>Assisteren bij oogheelkundige ingrepen en behandelingen</t>
+  </si>
+  <si>
+    <t>SV</t>
+  </si>
+  <si>
+    <t>MBO Amersfoort</t>
+  </si>
+  <si>
+    <t>Aanvraag gedaan voor een keuzedeel dat zich richt op het praktisch voorbereiden en assisteren bij oogheelkundige operaties en laserbehandelingen. Te koppelen aan kwalificatie Technisch oogheelkundig assistent.</t>
+  </si>
+  <si>
+    <t>Nieuw keuzedeel</t>
+  </si>
+  <si>
+    <t>W26070019</t>
+  </si>
+  <si>
+    <t>Materiaal- en machinekunde voor schoentechniek</t>
+  </si>
+  <si>
+    <t>Aanvraag mbo-certificaat analyseren</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Schoentechniek is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070020</t>
+  </si>
+  <si>
+    <t>Schoenassemblage</t>
+  </si>
+  <si>
+    <t>W26070021</t>
+  </si>
+  <si>
+    <t>Schoenherstel gevorderd</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Schoentechniek is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070022</t>
+  </si>
+  <si>
+    <t>Schoenherstel basis</t>
+  </si>
+  <si>
+    <t>W26070023</t>
+  </si>
+  <si>
+    <t>Patroontekenen voor schoentechniek basis</t>
+  </si>
+  <si>
+    <t>W26070024</t>
+  </si>
+  <si>
+    <t>Schoen- en lederwaren verzorging</t>
+  </si>
+  <si>
+    <t>W26080010</t>
+  </si>
+  <si>
+    <t>KD Creatief vakman​</t>
+  </si>
+  <si>
+    <t>Evaluatie KD</t>
+  </si>
+  <si>
+    <t>W25080050</t>
+  </si>
+  <si>
+    <t>KD Entree</t>
+  </si>
+  <si>
+    <t>Ontwikkelen voor tussentoets</t>
+  </si>
+  <si>
+    <t>TAC ENTREE</t>
+  </si>
+  <si>
+    <t>W23090209</t>
+  </si>
+  <si>
+    <t>KD Betontimmeren</t>
+  </si>
+  <si>
+    <t>TGO</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier, de opdracht is n.a.v. de opstart OH 24/25 herzien. Het onderhoud wordt dit jaar met de herziene opdracht opnieuw opgepakt.</t>
+  </si>
+  <si>
+    <t>W24080001</t>
+  </si>
+  <si>
+    <t>KD Mechatronica</t>
+  </si>
+  <si>
+    <t>Validering sectorkamer KD</t>
+  </si>
+  <si>
+    <t>Wegens uitvoerings- en erkenningsproblemen op gebied van onderhoud aan mechatronische systemen is het dossier weer in onderhoud. Het werktuigbouwkundig deel vanuit het dossier Service- en onderhoudstechniek krijgt in dit dossier ook een plek.</t>
+  </si>
+  <si>
+    <t>W24080024</t>
+  </si>
+  <si>
+    <t>KD Houttechniek</t>
+  </si>
+  <si>
+    <t>Raadplegen marktsegmenten voor validering KD</t>
+  </si>
+  <si>
+    <t>Onderhoud van het kwalificatiedossier Industrieel produceren met hout. Vijf kwalificaties worden drie kwalificaties. Montagemedewerker + Machineoperator wordt Medewerker houttechniek. Allround montagemedewerker en Allround machineoperator wordt Allround medewerker houttechniek. Werkvoorbereider houttechniek blijft Werkvoorbereider houttechniek.</t>
+  </si>
+  <si>
+    <t>W24090485</t>
+  </si>
+  <si>
+    <t>KD Installatietechniek</t>
+  </si>
+  <si>
+    <t>Vanuit de branchevisie van Techniek Nederland worden nieuwe dossiers in de installatietechniek ontwikkeld. Voor de Wektuigkundige installaties betekent dat opname van installatie/montage en service en onderhoud werktuigkundundige in 2 nieuwe dossiers Werktuigkunde (op niveau 2/3 en 4). Daarbij is een nieuw profiel voor installatie op niveau 4 voorzien. Dit heeft als gevolg dat nieuwe basisdelen met daarop de profielen voor installatie/montage en service/onderhoud worden ontwikkeld.</t>
+  </si>
+  <si>
+    <t>W24090486</t>
+  </si>
+  <si>
+    <t>KD Installatietechniek en installatietechnische systemen</t>
+  </si>
+  <si>
+    <t>W24090487</t>
+  </si>
+  <si>
+    <t>KD Elektrotechniek</t>
+  </si>
+  <si>
+    <t>Vanuit de branchevisie van Techniek Nederland worden nieuwe dossiers in de installatietechniek ontwikkeld. Voor de Elektrotechniek betekent dat opname van installatie, paneelbouw en service en onderhoud elektrotechniek in 2 nieuwe dossiers Elektrotechniek (op niveau 2/3 en 4). Daarbij is een aanvullend profiel voor service en onderhoud (wit/bruin/grijsgoed en industrieel) op niveau 2 voorzien. Dit heeft als gevolg dat nieuwe basisdelen met daarop de profielen voor installatie/paneelbouw en service/onderhoud worden ontwikkeld op alle niveaus.</t>
+  </si>
+  <si>
+    <t>W24090488</t>
+  </si>
+  <si>
+    <t>KD Elektrotechnische installaties en systemen</t>
+  </si>
+  <si>
+    <t>W25080021</t>
+  </si>
+  <si>
+    <t>KD Metaal- en productietechniek</t>
+  </si>
+  <si>
+    <t>W25080022</t>
+  </si>
+  <si>
+    <t>KD Tegelzetten</t>
+  </si>
+  <si>
+    <t>W25080023</t>
+  </si>
+  <si>
+    <t>KD Timmeren</t>
+  </si>
+  <si>
+    <t>W25110140</t>
+  </si>
+  <si>
+    <t>Uitvoeren van eenvoudige stukadoorswerkzaamheden aan wanden en plafonds</t>
+  </si>
+  <si>
+    <t>Formele legitimering mbo-certificaat</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Stukadoren is een aanvraag gedaan voor het onderhouden van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25120444</t>
+  </si>
+  <si>
+    <t>Basis Elektrotechniek</t>
+  </si>
+  <si>
+    <t>Hollander Techniek</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de Monteur elektrotechnische installaties is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25120514</t>
+  </si>
+  <si>
+    <t>Introductie tot de Semiconindustrie</t>
+  </si>
+  <si>
+    <t>Ontwikkeling keuzedeel</t>
+  </si>
+  <si>
+    <t>Leidse instrumentmakers School</t>
+  </si>
+  <si>
+    <t>Er is een aanvraag gedaan om het keuzedeel Introductie tot de Semiconindustrie te ontwikkelen</t>
+  </si>
+  <si>
+    <t>W26030527</t>
+  </si>
+  <si>
+    <t>Basis timmeren</t>
+  </si>
+  <si>
+    <t>ROC van Amsterdam</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Basis timmeren is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26030565</t>
+  </si>
+  <si>
+    <t>KD Metselen en voegen</t>
+  </si>
+  <si>
+    <t>01-04-2027</t>
+  </si>
+  <si>
+    <t>Ontwikkeling van een nieuw kwalificatiedossier genaamd Metselen en voegen.</t>
+  </si>
+  <si>
+    <t>W26030763</t>
+  </si>
+  <si>
+    <t>Koolmonoxide bij gasverbrandingsinstallaties</t>
+  </si>
+  <si>
+    <t>Onderhoud van het keuzedeel i.v.m. onderhoud van het kwalificatiedossier</t>
+  </si>
+  <si>
     <t>W26030911</t>
   </si>
   <si>
     <t>Analyse van monsters door niet-laboranten</t>
   </si>
   <si>
-    <t>01-10-2026</t>
-[...5 lines deleted...]
-    <t>TGO</t>
+    <t>Eindtoets onderbouwing mbo-certificaat</t>
   </si>
   <si>
     <t>Graafschap College</t>
   </si>
   <si>
     <t>Voor het keuzedeel Analyse van monsters door niet-laboranten is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
   </si>
   <si>
-    <t>Nieuw mbo-certificaat</t>
-[...68 lines deleted...]
-    <t>Inleiding op de forensische zorg</t>
+    <t>W26040036</t>
+  </si>
+  <si>
+    <t>Werken met plaatmaterialen: koper en zink</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Werken met plaatmaterialen: koper en zink is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26040215</t>
+  </si>
+  <si>
+    <t>Uitvoeren van biologisch medisch gespecialiseerde analysemethoden</t>
+  </si>
+  <si>
+    <t>Eindtoets mbo-certificaat</t>
+  </si>
+  <si>
+    <t>VISTA college</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Biologisch medisch analist is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26040216</t>
+  </si>
+  <si>
+    <t>Uitvoeren van chemisch fysisch gespecialiseerde analysemethoden</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Chemisch fysisch analist is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26040217</t>
+  </si>
+  <si>
+    <t>Uitvoeren van basis analysemethoden</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Allround laborant is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26060029</t>
+  </si>
+  <si>
+    <t>3D-Tekenen</t>
+  </si>
+  <si>
+    <t>Onderhoud van het keuzedeel.</t>
+  </si>
+  <si>
+    <t>W26060033</t>
+  </si>
+  <si>
+    <t>Verwerken van groot formaat tegels</t>
   </si>
   <si>
     <t>Raadplegen marktsegmenten mbo-certificaten</t>
   </si>
   <si>
-    <t>ZWS</t>
-[...159 lines deleted...]
-    <t>Ontwikkelen mbo-certificaat</t>
+    <t>Voor het keuzedeel Verwerken van groot formaat tegels is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26060034</t>
+  </si>
+  <si>
+    <t>Basisvaardigheden elektrotechnische installaties geschikt voor niveau 2 en 3</t>
+  </si>
+  <si>
+    <t>Onderhoudsopdracht sectorkamer</t>
+  </si>
+  <si>
+    <t>W26060035</t>
+  </si>
+  <si>
+    <t>Basisvaardigheden elektrotechnische installaties geschikt voor niveau 4</t>
+  </si>
+  <si>
+    <t>W26060036</t>
+  </si>
+  <si>
+    <t>Basisvaardigheden werktuigkundige installaties geschikt voor niveau 2 en 3</t>
+  </si>
+  <si>
+    <t>W26060037</t>
+  </si>
+  <si>
+    <t>Basisvaardigheden werktuigkundige installaties geschikt voor niveau 4</t>
+  </si>
+  <si>
+    <t>W26060057</t>
+  </si>
+  <si>
+    <t>Service en onderhoud liftinstallaties</t>
+  </si>
+  <si>
+    <t>Yonder</t>
+  </si>
+  <si>
+    <t>Er is een aanvraag gedaan voor het ontwikkelen van een nieuw keuzedeel</t>
+  </si>
+  <si>
+    <t>W26070025</t>
+  </si>
+  <si>
+    <t>Basiswerkzaamheden installeren werktuigkundige installaties</t>
+  </si>
+  <si>
+    <t>Ontwikkelopdracht mbo-certificaat sectorkamer</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Installatietechniek is een aanvraag gedaan voor het onderhouden van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26080000</t>
+  </si>
+  <si>
+    <t>Instellen en inregelen (hybride) warmtepompsystemen in woning en kleine ut.</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Installatietechniek is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26080001</t>
+  </si>
+  <si>
+    <t>Componenten aansluiten voor duurzame energietechniek</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Elektrotechniek is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26080002</t>
+  </si>
+  <si>
+    <t>Basisonderhoud aan toestellen werktuigkundige installaties</t>
+  </si>
+  <si>
+    <t>W26080003</t>
+  </si>
+  <si>
+    <t>Lokaliseren en inspecteren van storingen in elektrotechnische installatie</t>
+  </si>
+  <si>
+    <t>W26080004</t>
+  </si>
+  <si>
+    <t>Functionele veiligheid in de machinebouw</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van het kwalificatiedossier Mechatronica is opdracht gegeven tot het uitfaseren van het certificaat</t>
+  </si>
+  <si>
+    <t>W26080005</t>
+  </si>
+  <si>
+    <t>Optimaliseren van werktuigkundige installaties (Versie 2)</t>
+  </si>
+  <si>
+    <t>W26080006</t>
+  </si>
+  <si>
+    <t>Installeren (hybride) warmtepompsystemen in woning en kleine utiliteit</t>
+  </si>
+  <si>
+    <t>W26080014</t>
+  </si>
+  <si>
+    <t>KD Industriële processen</t>
+  </si>
+  <si>
+    <t>W26080015</t>
+  </si>
+  <si>
+    <t>KD Industrieel onderhoud</t>
+  </si>
+  <si>
+    <t>W26080016</t>
+  </si>
+  <si>
+    <t>KD Procestechniek</t>
+  </si>
+  <si>
+    <t>W26080017</t>
+  </si>
+  <si>
+    <t>KD Operationele techniek</t>
+  </si>
+  <si>
+    <t>W23120197</t>
+  </si>
+  <si>
+    <t>Klimaat- en natuurinclusieve toepassingen in de stedelijke omgeving</t>
   </si>
   <si>
     <t>VGG</t>
   </si>
   <si>
-    <t>VISTA college</t>
-[...921 lines deleted...]
-    <t>Gepauzeerd</t>
+    <t>Aeres MBO</t>
+  </si>
+  <si>
+    <t>Onder invloed van klimaatverandering verandert het weer in steden. Naar verwachting krijgen we bijvoorbeeld meer piekbuien, en meer warme, lange droge periodes. De maatschappelijk opgave om de stad leefbaar te houden betekent dus dat we de steden aan moeten passen aan veranderend klimaat. Een van de manieren om dat te doen is door oplossingen te kiezen gebaseerd op groen en water in de stad. Deze optie biedt mogelijk ook voordelen voor stedelijke natuur en biodiversiteit en is daarmee natuurinclusief. In eerdere studies is het positieve effect van groen in de stad op natuur, en op leefbaarheid van stad in tijden van klimaatadaptatie al aangetoond. Natuurinclusieve klimaatadaptatie komt echter niet vanzelf van de grond. Er zijn diverse barrières (politiek, economisch, sociaal, technologisch, ecologisch of wettelijk) denkbaar die implementatie van klimaatadaptatie maatregelen in de weg staan. Dit moduul is een nieuw keuzevak, dat samen met het werkveld opgezet wordt en de inhoud wordt afgestemd op de nieuwe werkzaamheden.</t>
+  </si>
+  <si>
+    <t>W24060415</t>
+  </si>
+  <si>
+    <t>Basis voorbereiding havo economie</t>
   </si>
   <si>
     <t>Firda (voorheen ROC Friese Poort)</t>
-  </si>
-[...46 lines deleted...]
-    <t>Basis voorbereiding havo economie</t>
   </si>
   <si>
     <t>Het keuzedeel zal de basis aanbieden van het keuzedeel voorbereiding havo economie (K0843)
 Met de basis bedoelen we een aantal concepten uit de examensyllabus. De examensyllabus zoals die wordt
 gepubliceerd op examenblad.nl. (het eerste deel van het havo-examenprogramma)</t>
   </si>
   <si>
+    <t>W24080006</t>
+  </si>
+  <si>
+    <t>KD Vers Leidinggeven en industrie</t>
+  </si>
+  <si>
+    <t>De dossiers 'Voeding' en 'Vers: vakmanschap en industrie' en 'Vers: leidinggeven in de versindustrie' zijn onderhouden en samengebracht in KD Voeding en versindustrie</t>
+  </si>
+  <si>
+    <t>W24080008</t>
+  </si>
+  <si>
+    <t>KD Advies en onderzoek leefomgeving</t>
+  </si>
+  <si>
+    <t>W24080028</t>
+  </si>
+  <si>
+    <t>KD Agro productie, handel en technologie</t>
+  </si>
+  <si>
+    <t>W24080029</t>
+  </si>
+  <si>
+    <t>KD Dierverzorging</t>
+  </si>
+  <si>
+    <t>W24080030</t>
+  </si>
+  <si>
+    <t>KD Gespecialiseerde proefdierverzorging</t>
+  </si>
+  <si>
+    <t>W24080031</t>
+  </si>
+  <si>
+    <t>KD Dierlijke vruchtbaarheid en voortplanting</t>
+  </si>
+  <si>
+    <t>W24080032</t>
+  </si>
+  <si>
+    <t>KD Bloem, groen en styling</t>
+  </si>
+  <si>
+    <t>Ontwikkelen voor eindtoets</t>
+  </si>
+  <si>
+    <t>W25040106</t>
+  </si>
+  <si>
+    <t>KD Voeding en versindustrie</t>
+  </si>
+  <si>
+    <t>De sectorkamer VGG heeft in maart het besluit genomen om een ontwikkelopdracht te geven voor een gezamenlijk dossier Voeding en Vers. Hierbij is het streven om het dossier Voeding zo minimaal mogelijk aan te passen. Het onderhoud start in sept/okt 2025.</t>
+  </si>
+  <si>
+    <t>W25040333</t>
+  </si>
+  <si>
+    <t>Basis hospitality</t>
+  </si>
+  <si>
+    <t>Onderhoud van het certificaat is nodig op basis van het nieuwe dossier.</t>
+  </si>
+  <si>
+    <t>W25060486</t>
+  </si>
+  <si>
+    <t>Leidinggeven in de hospitality</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Manager/ondernemer horeca is een aanvraag gedaan voor het onderhouden van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25060489</t>
+  </si>
+  <si>
+    <t>Ondersteuning in de fastservicebranche</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de kwalificatie Medewerker fastservice is een aanvraag gedaan voor het onderhouden van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25091644</t>
+  </si>
+  <si>
+    <t>Basis computergestuurd keuren van versproducten</t>
+  </si>
+  <si>
+    <t>Ontwikkelen keuzedeel</t>
+  </si>
+  <si>
+    <t>Lentiz MBO Barendrecht</t>
+  </si>
+  <si>
+    <t>Voor de kwalificatie Vakexpert agrohandel en logistiek wordt er een keuzedeel ontwikkeld.</t>
+  </si>
+  <si>
+    <t>W25091646</t>
+  </si>
+  <si>
+    <t>Ecologische veldinventarisaties, geschikt voor niveau 3</t>
+  </si>
+  <si>
+    <t>Eindtoets keuzedeel</t>
+  </si>
+  <si>
+    <t>Terra trainingen</t>
+  </si>
+  <si>
+    <t>Voor de kwalificaties Vakbekwaam hovenier en Medewerker natuur, water en recreatie wordt een keuzedeel ontwikkeld. De aanvraag is gepauzeerd ten gevolge van appèl.</t>
+  </si>
+  <si>
     <t>W25100857</t>
   </si>
   <si>
     <t>Ecologische veldinventarisaties, geschikt voor niveau 4</t>
   </si>
   <si>
     <t>Dit nieuwe keuzedeel richt zich op het zelfstandig voorbereiden, uitvoeren en analyseren van ecologische onderzoeken. De deelnemer leert werken met soorten- en werkprotocollen, beoordeelt risico’s voor flora en fauna en past de Omgevingswet toe binnen ecologische projecten. De aanvraag is gepauzeerd ten gevolge van appèl.</t>
   </si>
   <si>
-    <t>W23120197</t>
-[...11 lines deleted...]
-    <t>Kwaliteitszorg, innoveren en professionaliseren – Verzorgende IG</t>
+    <t>W25100905</t>
+  </si>
+  <si>
+    <t>Bewaken en optimaliseren versproductieproces</t>
+  </si>
+  <si>
+    <t>Dit certificaat wordt herzien in verband met het samengestelde kwalificatiedossier Voeding en versindustrie (vaststelling 1 oktober 2026)</t>
+  </si>
+  <si>
+    <t>W25100910</t>
+  </si>
+  <si>
+    <t>Be- en verwerken van versproducten</t>
+  </si>
+  <si>
+    <t>W25100918</t>
+  </si>
+  <si>
+    <t>Basiswerkzaamheden in de versindustrie</t>
+  </si>
+  <si>
+    <t>Ontwikkelen mbo-certificaat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dit CTB vervalt, de onderdelen uit dit CTB zijn in het nieuwe dossier Voeding en vers verwerkt in het basisdeel (CTB Voedselveiligheid in de productieketen) en het profieldeel medewerker versindustrie (CTB Be- en verwerken van versproducten).  </t>
+  </si>
+  <si>
+    <t>W25100946</t>
+  </si>
+  <si>
+    <t>Leidinggeven in de versindustrie</t>
+  </si>
+  <si>
+    <t>W25100964</t>
+  </si>
+  <si>
+    <t>Beheersen van voedingsproductie</t>
+  </si>
+  <si>
+    <t>W25100966</t>
+  </si>
+  <si>
+    <t>Uitvoeren voedingsproductie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dit certificaat wordt herzien in verband met het samengestelde kwalificatiedossier Voeding en versindustrie (vaststelling 1 oktober 2026) </t>
+  </si>
+  <si>
+    <t>W25100967</t>
+  </si>
+  <si>
+    <t>Voedselveiligheid in de productieketen - basis</t>
+  </si>
+  <si>
+    <t>W25100968</t>
+  </si>
+  <si>
+    <t>Voedselveiligheid in de productieketen - verdieping</t>
+  </si>
+  <si>
+    <t>W25100969</t>
+  </si>
+  <si>
+    <t>Organiseren en bewaken van het versproductieproces</t>
+  </si>
+  <si>
+    <t>W26020211</t>
+  </si>
+  <si>
+    <t>KD Boulangerie</t>
+  </si>
+  <si>
+    <t>Onderhoud KD.</t>
+  </si>
+  <si>
+    <t>W26030579</t>
+  </si>
+  <si>
+    <t>Future Food: Food Rescue &amp; Product Design</t>
+  </si>
+  <si>
+    <t>Raadplegen marktsegment/sectorkamer ontwikkelopdracht</t>
+  </si>
+  <si>
+    <t>IntelligentFood</t>
+  </si>
+  <si>
+    <t>Dit keuzedeel maakt studenten bewust van voedselverspilling én leert hen hoe je reststromen kunt omzetten in nieuwe producten.</t>
+  </si>
+  <si>
+    <t>W26070012</t>
+  </si>
+  <si>
+    <t>Wijnkennis 1</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Wijnkennis 1 is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070013</t>
+  </si>
+  <si>
+    <t>Wijnkennis 2</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Wijnkennis 2 is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070014</t>
+  </si>
+  <si>
+    <t>Bierkennis</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Bierkennis is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070015</t>
+  </si>
+  <si>
+    <t>Drankenkennis 1, alcoholvrije dranken</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Drankenkennis 1, alcoholvrije dranken  is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26070016</t>
+  </si>
+  <si>
+    <t>Drankenkennis 2, alcoholhoudende dranken</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Drankenkennis 2, alcoholhoudende dranken is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W24080022</t>
+  </si>
+  <si>
+    <t>KD Evenementenorganisatie</t>
+  </si>
+  <si>
+    <t>Ontwikkelen voor ingangstoets KD</t>
+  </si>
+  <si>
+    <t>ZDV</t>
+  </si>
+  <si>
+    <t>Evalueren van het kwalificatiedossier.</t>
+  </si>
+  <si>
+    <t>W24080023</t>
+  </si>
+  <si>
+    <t>KD Business Services</t>
+  </si>
+  <si>
+    <t>Onderhouden van het kwalificatiedossier. Bestaande zes profielen onderhouden en toevoegen van een zevende profiel Financieel dienstverlener. Hierin wordt Insurance (die nu onder het bestaande profiel Legal, Insurance &amp; HR Specialist valt) opgenomen en mogelijk is een beroepsvereiste voor WFT nodig.</t>
+  </si>
+  <si>
+    <t>W25060154</t>
+  </si>
+  <si>
+    <t>Periodeafsluiting en belastingverwerking</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de Business Administration &amp; Control Specialist is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25060155</t>
+  </si>
+  <si>
+    <t>Debiteuren- en crediteurenbeheer</t>
+  </si>
+  <si>
+    <t>W25100266</t>
+  </si>
+  <si>
+    <t>KD Veiligheid en beveiliging</t>
+  </si>
+  <si>
+    <t>Ontwikkeling van een nieuw kwalificatiedossier met de kwalificatie Vakspecialist veiligheid. Het is een kopopleiding voor Publieke veiligheid, Particuliere beveiliging en DBBO (Defensie).</t>
+  </si>
+  <si>
+    <t>W26030319</t>
+  </si>
+  <si>
+    <t>Burgerzaken</t>
+  </si>
+  <si>
+    <t>Hoofdkantoor Zoetermeer</t>
+  </si>
+  <si>
+    <t>De marktsegmenten adviseren in samenwerking met de NVVB een keuzedeel te ontwikkelen voor Burgerzaken gericht op Legal.</t>
+  </si>
+  <si>
+    <t>W26030986</t>
+  </si>
+  <si>
+    <t>KD Salarisadministratie</t>
+  </si>
+  <si>
+    <t>Ontwikkelen van het kwalificatiedossier.</t>
+  </si>
+  <si>
+    <t>W26050004</t>
+  </si>
+  <si>
+    <t>Interactie met personen met onbegrepen gedrag in de publieke sector</t>
+  </si>
+  <si>
+    <t>Alfa-college</t>
+  </si>
+  <si>
+    <t>Aanvraag ontwikkeling keuzedeel gericht op interactie met personen met onbegrepen gedrag in de publieke sector.</t>
+  </si>
+  <si>
+    <t>W26070017</t>
+  </si>
+  <si>
+    <t>Ontwrichtende gebeurtenissen civiel</t>
+  </si>
+  <si>
+    <t>Raadplegen marktsegment</t>
+  </si>
+  <si>
+    <t>ROC Mondriaan</t>
+  </si>
+  <si>
+    <t>Er is een verzoek gedaan voor de ontwikkeling van een nieuw keuzedeel. In dit keuzedeel leren Mbo-studenten zich voor te bereiden op ontwrichtende gebeurtenissen in de
+maatschappij.</t>
+  </si>
+  <si>
+    <t>W26070018</t>
+  </si>
+  <si>
+    <t>Ondermijning</t>
+  </si>
+  <si>
+    <t>Er is een verzoek gedaan voor de ontwikkeling van een nieuw keuzedeel. In dit keuzedeel leren studenten verschillende soorten (criminele) ondermijning te herkennen, signaleren en
+rapporteren.</t>
+  </si>
+  <si>
+    <t>W26080025</t>
+  </si>
+  <si>
+    <t>KD Brandweer</t>
+  </si>
+  <si>
+    <t>Ontwikkeling van een  nieuw kwalificatiedossier.</t>
+  </si>
+  <si>
+    <t>W25040347</t>
+  </si>
+  <si>
+    <t>Duurzaam coachen</t>
+  </si>
+  <si>
+    <t>01-04-2026</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Duurzaam coachen is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25050274</t>
+  </si>
+  <si>
+    <t>Samenwerken met informele zorgverleners</t>
+  </si>
+  <si>
+    <t>Aventus</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Samenwerken met informele zorgverleners is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W25070049</t>
+  </si>
+  <si>
+    <t>Verslaving en Herstel</t>
+  </si>
+  <si>
+    <t>Deltion College</t>
+  </si>
+  <si>
+    <t>Voor de kwalificatie Sociaal werker (25958) wordt een keuzedeel ontwikkeld</t>
+  </si>
+  <si>
+    <t>W25080016</t>
+  </si>
+  <si>
+    <t>KD Pedagogisch werk</t>
+  </si>
+  <si>
+    <t>W25080020</t>
+  </si>
+  <si>
+    <t>KD Sport en bewegen</t>
+  </si>
+  <si>
+    <t>W25111383</t>
+  </si>
+  <si>
+    <t>Verdieping kraamzorg (Versie 2)</t>
+  </si>
+  <si>
+    <t>ROC van Twente</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Verdieping kraamzorg (Versie 2) (K1432) is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26010058</t>
+  </si>
+  <si>
+    <t>Verdieping palliatieve kindzorg</t>
+  </si>
+  <si>
+    <t>Coöperatie LIZ</t>
+  </si>
+  <si>
+    <t>Er is een aanvraag gedaan voor de ontwikkeling van een nieuw keuzedeel.</t>
+  </si>
+  <si>
+    <t>W26010337</t>
+  </si>
+  <si>
+    <t>Ervaringsdeskundigheid</t>
+  </si>
+  <si>
+    <t>Eindtoets onderhouden keuzedeel</t>
+  </si>
+  <si>
+    <t>Zadkine</t>
+  </si>
+  <si>
+    <t>Onderhoud keuzedeel</t>
+  </si>
+  <si>
+    <t>W26020323</t>
+  </si>
+  <si>
+    <t>Zorgadministratie</t>
+  </si>
+  <si>
+    <t>In dit keuzedeel leert de beginnend beroepsbeoefenaar de basis van de zorgadministratie. Zorgadministratie is een systeem waarbinnen alle geldstromen voor de zorg worden geborgd. Het beslaat alle administratie rondom het behandelen van cliënten in de zorg vanaf de inschrijving tot het uitschrijven. De beginnend beroepsbeoefenaar leert over de uitvoering van administratieproces binnen zorginstellingen, het oplossen van meldingen, de uitvoering van steekproeven en dagelijks toezicht en het afhandelen van uitval en afkeur. Binnen de branche is er sterke behoefte aan risicobeheersing rondom de zorgadministratie. Dit keuzedeel vergroot daarom de kansen van de beginnend beroepsbeoefenaar op de arbeidsmarkt.</t>
+  </si>
+  <si>
+    <t>W26030013</t>
+  </si>
+  <si>
+    <t>Zorginnovaties en technologie</t>
+  </si>
+  <si>
+    <t>W26030014</t>
+  </si>
+  <si>
+    <t>Zorg en technologie</t>
+  </si>
+  <si>
+    <t>W26030015</t>
+  </si>
+  <si>
+    <t>Zorg en technologie toepassen</t>
+  </si>
+  <si>
+    <t>W26040218</t>
+  </si>
+  <si>
+    <t>Werken als buurtvertrouwenspersoon in de sociale basis</t>
+  </si>
+  <si>
+    <t>Educatie Connectie &amp; Ontwikkeling</t>
+  </si>
+  <si>
+    <t>Voor onderdelen van de Sociaal werker is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26040229</t>
+  </si>
+  <si>
+    <t>Pedicurebehandeling uitvoeren</t>
+  </si>
+  <si>
+    <t>Onderhouden van het certificaat.</t>
+  </si>
+  <si>
+    <t>W26050015</t>
+  </si>
+  <si>
+    <t>Reablement in de praktijk (geschikt voor niveau 3 &amp; 4)</t>
+  </si>
+  <si>
+    <t>Educared</t>
+  </si>
+  <si>
+    <t>In dit keuzedeel leert de beginnend beroepsbeoefenaar werken volgens het reablement-gedachtegoed:
+mensen helpen zichzelf te helpen, zo blijven zij meester van hun eigen leven.</t>
+  </si>
+  <si>
+    <t>W26050016</t>
+  </si>
+  <si>
+    <t>Reablement in de praktijk (geschikt voor niveau 2)</t>
+  </si>
+  <si>
+    <t>In de zorg, dienst en hulpverlening verschuift de focus van “zorgen voor” naar “zorgen dat en zorgen met”. Met als doel de regie bij de hulpvrager te laten. Dit sluit aan bij de sterk veranderende behoeftes van de huidige hulpvrager.</t>
+  </si>
+  <si>
+    <t>W26050045</t>
+  </si>
+  <si>
+    <t>Spelen is leren</t>
+  </si>
+  <si>
+    <t>Drenthe College</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Spelen is leren is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26060006</t>
+  </si>
+  <si>
+    <t>Specifieke doelgroepen</t>
+  </si>
+  <si>
+    <t>Geen beschrijving beschikbaar</t>
+  </si>
+  <si>
+    <t>W26060045</t>
+  </si>
+  <si>
+    <t>Basis radiologische diagnostiek</t>
+  </si>
+  <si>
+    <t>Voor het keuzedeel Basis radiologische diagnostiek is een aanvraag gedaan voor het ontwikkelen van een certificaat.</t>
+  </si>
+  <si>
+    <t>W26080026</t>
+  </si>
+  <si>
+    <t>KD Maatschappelijke zorg</t>
+  </si>
+  <si>
+    <t>W26080027</t>
+  </si>
+  <si>
+    <t>KD Sociaal werk</t>
+  </si>
+  <si>
+    <t>W26080031</t>
+  </si>
+  <si>
+    <t>Het keuzedeel ervaringsdeskundigheid wordt onderhouden en daarom moet het certificaat ook onderhouden worden. Het certificaat zal dezelfde code gaan dragen als het onderhouden keuzedeel. Beide zullen geldig zijn vanaf januari 2027.</t>
+  </si>
+  <si>
+    <t>W26090000</t>
+  </si>
+  <si>
+    <t>Specialist passend onderwijs</t>
+  </si>
+  <si>
+    <t>W26090017</t>
+  </si>
+  <si>
+    <t>Seniorenbewegingsleider</t>
+  </si>
+  <si>
+    <t>CIOS Goes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\-mm\-yyyy"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF242424"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...12 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="10">
-[...142 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabel1" displayName="Tabel1" ref="A1:H123" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B123"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Statusoverzicht" displayName="Statusoverzicht" ref="A1:H140">
+  <autoFilter ref="A1:H140" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H140">
+    <sortCondition ref="E1:E140"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Wijzigingsnummer" dataDxfId="9"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Sjabloon" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Wijzigingsnummer"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Korte omschrijving"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Voor vaststellingsdatum"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Status"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Sectorkamer"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Initiatiefnemer"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Beschrijving"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Sjabloon"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1851,3314 +1768,3756 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H124"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A45" sqref="A45"/>
+    <sheetView tabSelected="1" topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="D113" sqref="D113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.453125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="27.6328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="73.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="52.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="76.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="27.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A2" s="3" t="s">
+      <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="8" t="s">
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A3" s="3" t="s">
+      <c r="A3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="C4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="58" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="B5" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="C5" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A4" s="3" t="s">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="E25" t="s">
+        <v>92</v>
+      </c>
+      <c r="F25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" t="s">
+        <v>97</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>92</v>
+      </c>
+      <c r="F26" t="s">
+        <v>93</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" t="s">
+        <v>92</v>
+      </c>
+      <c r="F28" t="s">
+        <v>93</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>92</v>
+      </c>
+      <c r="F29" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" t="s">
+        <v>93</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" t="s">
+        <v>92</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="8">
+        <v>46478</v>
+      </c>
+      <c r="D34" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" t="s">
+        <v>120</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H34" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" t="s">
+        <v>120</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="72.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="5" t="s">
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" t="s">
+        <v>120</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H36" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H37" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" t="s">
+        <v>120</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H38" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" t="s">
+        <v>124</v>
+      </c>
+      <c r="E39" t="s">
+        <v>120</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H39" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
+        <v>124</v>
+      </c>
+      <c r="E40" t="s">
+        <v>120</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H40" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>124</v>
+      </c>
+      <c r="E41" t="s">
+        <v>120</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" s="9">
+        <v>46661</v>
+      </c>
+      <c r="D43" t="s">
+        <v>40</v>
+      </c>
+      <c r="E43" t="s">
+        <v>120</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>146</v>
+      </c>
+      <c r="B44" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>148</v>
+      </c>
+      <c r="E44" t="s">
+        <v>120</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H44" t="s">
         <v>25</v>
       </c>
-      <c r="H4" s="3" t="s">
+    </row>
+    <row r="45" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
+        <v>151</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" t="s">
+        <v>120</v>
+      </c>
+      <c r="F45" t="s">
+        <v>152</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H45" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" t="s">
+        <v>155</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46" t="s">
+        <v>156</v>
+      </c>
+      <c r="E46" t="s">
+        <v>120</v>
+      </c>
+      <c r="F46" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H46" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47" t="s">
+        <v>68</v>
+      </c>
+      <c r="E47" t="s">
+        <v>120</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H47" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
+        <v>164</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" t="s">
+        <v>40</v>
+      </c>
+      <c r="E48" t="s">
+        <v>120</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D49" t="s">
+        <v>74</v>
+      </c>
+      <c r="E49" t="s">
+        <v>120</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" t="s">
+        <v>120</v>
+      </c>
+      <c r="F50" t="s">
+        <v>173</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>175</v>
+      </c>
+      <c r="B51" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
+        <v>172</v>
+      </c>
+      <c r="E51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" t="s">
+        <v>161</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>178</v>
+      </c>
+      <c r="B52" t="s">
+        <v>179</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" t="s">
+        <v>120</v>
+      </c>
+      <c r="F52" t="s">
+        <v>181</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H52" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" t="s">
+        <v>184</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>180</v>
+      </c>
+      <c r="E53" t="s">
+        <v>120</v>
+      </c>
+      <c r="F53" t="s">
+        <v>181</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" t="s">
+        <v>187</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
+        <v>180</v>
+      </c>
+      <c r="E54" t="s">
+        <v>120</v>
+      </c>
+      <c r="F54" t="s">
+        <v>181</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H55" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B56" t="s">
+        <v>193</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D56" t="s">
+        <v>194</v>
+      </c>
+      <c r="E56" t="s">
+        <v>120</v>
+      </c>
+      <c r="F56" t="s">
+        <v>69</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H56" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D57" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" t="s">
+        <v>120</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H57" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D58" t="s">
+        <v>198</v>
+      </c>
+      <c r="E58" t="s">
+        <v>120</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H58" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" t="s">
+        <v>202</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D59" t="s">
+        <v>198</v>
+      </c>
+      <c r="E59" t="s">
+        <v>120</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H59" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" t="s">
+        <v>204</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D60" t="s">
+        <v>198</v>
+      </c>
+      <c r="E60" t="s">
+        <v>120</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H60" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>205</v>
+      </c>
+      <c r="B61" t="s">
+        <v>206</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>120</v>
+      </c>
+      <c r="F61" t="s">
+        <v>207</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H61" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" t="s">
+        <v>210</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" t="s">
+        <v>211</v>
+      </c>
+      <c r="E62" t="s">
+        <v>120</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>213</v>
+      </c>
+      <c r="B63" t="s">
+        <v>214</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D63" t="s">
+        <v>211</v>
+      </c>
+      <c r="E63" t="s">
+        <v>120</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H63" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D64" t="s">
+        <v>211</v>
+      </c>
+      <c r="E64" t="s">
+        <v>120</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>219</v>
+      </c>
+      <c r="B65" t="s">
+        <v>220</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" t="s">
+        <v>211</v>
+      </c>
+      <c r="E65" t="s">
+        <v>120</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H65" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" t="s">
+        <v>222</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D66" t="s">
+        <v>211</v>
+      </c>
+      <c r="E66" t="s">
+        <v>120</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H66" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>223</v>
+      </c>
+      <c r="B67" t="s">
+        <v>224</v>
+      </c>
+      <c r="C67" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" t="s">
+        <v>211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>120</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H67" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>226</v>
+      </c>
+      <c r="B68" t="s">
+        <v>227</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D68" t="s">
+        <v>211</v>
+      </c>
+      <c r="E68" t="s">
+        <v>120</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H68" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>228</v>
+      </c>
+      <c r="B69" t="s">
+        <v>229</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D69" t="s">
+        <v>211</v>
+      </c>
+      <c r="E69" t="s">
+        <v>120</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H69" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="3" t="s">
+      <c r="E70" t="s">
+        <v>120</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D6" s="3" t="s">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>232</v>
+      </c>
+      <c r="B71" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="3" t="s">
+      <c r="E71" t="s">
+        <v>120</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D7" s="3" t="s">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>234</v>
+      </c>
+      <c r="B72" t="s">
+        <v>235</v>
+      </c>
+      <c r="C72" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E72" t="s">
+        <v>120</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
+        <v>237</v>
+      </c>
+      <c r="C73" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="3" t="s">
+      <c r="E73" t="s">
+        <v>120</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E8" s="3" t="s">
+    <row r="74" spans="1:8" ht="188.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>238</v>
+      </c>
+      <c r="B74" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74" t="s">
+        <v>55</v>
+      </c>
+      <c r="E74" t="s">
+        <v>240</v>
+      </c>
+      <c r="F74" t="s">
+        <v>241</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H74" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="72.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
+        <v>244</v>
+      </c>
+      <c r="C75" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75" t="s">
+        <v>55</v>
+      </c>
+      <c r="E75" t="s">
+        <v>240</v>
+      </c>
+      <c r="F75" t="s">
+        <v>245</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H75" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>247</v>
+      </c>
+      <c r="B76" t="s">
+        <v>248</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" t="s">
+        <v>113</v>
+      </c>
+      <c r="E76" t="s">
+        <v>240</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H76" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>250</v>
+      </c>
+      <c r="B77" t="s">
+        <v>251</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>240</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>252</v>
+      </c>
+      <c r="B78" t="s">
+        <v>253</v>
+      </c>
+      <c r="C78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" t="s">
+        <v>113</v>
+      </c>
+      <c r="E78" t="s">
+        <v>240</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>254</v>
+      </c>
+      <c r="B79" t="s">
+        <v>255</v>
+      </c>
+      <c r="C79" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" t="s">
+        <v>113</v>
+      </c>
+      <c r="E79" t="s">
+        <v>240</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>256</v>
+      </c>
+      <c r="B80" t="s">
+        <v>257</v>
+      </c>
+      <c r="C80" t="s">
+        <v>44</v>
+      </c>
+      <c r="D80" t="s">
+        <v>113</v>
+      </c>
+      <c r="E80" t="s">
+        <v>240</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" t="s">
+        <v>44</v>
+      </c>
+      <c r="D81" t="s">
+        <v>113</v>
+      </c>
+      <c r="E81" t="s">
+        <v>240</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" t="s">
+        <v>261</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E82" t="s">
+        <v>240</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" t="s">
+        <v>264</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D83" t="s">
+        <v>64</v>
+      </c>
+      <c r="E83" t="s">
+        <v>240</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B84" t="s">
+        <v>267</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" t="s">
+        <v>180</v>
+      </c>
+      <c r="E84" t="s">
+        <v>240</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H84" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>269</v>
+      </c>
+      <c r="B85" t="s">
+        <v>270</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" t="s">
+        <v>148</v>
+      </c>
+      <c r="E85" t="s">
+        <v>240</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H85" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>272</v>
+      </c>
+      <c r="B86" t="s">
+        <v>273</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" t="s">
+        <v>180</v>
+      </c>
+      <c r="E86" t="s">
+        <v>240</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H86" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>275</v>
+      </c>
+      <c r="B87" t="s">
+        <v>276</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D87" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" t="s">
+        <v>240</v>
+      </c>
+      <c r="F87" t="s">
+        <v>278</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H87" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>280</v>
+      </c>
+      <c r="B88" t="s">
+        <v>281</v>
+      </c>
+      <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" t="s">
+        <v>282</v>
+      </c>
+      <c r="E88" t="s">
+        <v>240</v>
+      </c>
+      <c r="F88" t="s">
+        <v>283</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H88" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>285</v>
+      </c>
+      <c r="B89" t="s">
+        <v>286</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89" t="s">
+        <v>55</v>
+      </c>
+      <c r="E89" t="s">
+        <v>240</v>
+      </c>
+      <c r="F89" t="s">
+        <v>283</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H89" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>288</v>
+      </c>
+      <c r="B90" t="s">
+        <v>289</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D90" t="s">
+        <v>180</v>
+      </c>
+      <c r="E90" t="s">
+        <v>240</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="H90" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>291</v>
+      </c>
+      <c r="B91" t="s">
+        <v>292</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D91" t="s">
+        <v>180</v>
+      </c>
+      <c r="E91" t="s">
+        <v>240</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H91" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" t="s">
+        <v>294</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D92" t="s">
+        <v>295</v>
+      </c>
+      <c r="E92" t="s">
+        <v>240</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="H92" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>297</v>
+      </c>
+      <c r="B93" t="s">
+        <v>298</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D93" t="s">
+        <v>180</v>
+      </c>
+      <c r="E93" t="s">
+        <v>240</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H93" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>299</v>
+      </c>
+      <c r="B94" t="s">
+        <v>300</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D94" t="s">
+        <v>180</v>
+      </c>
+      <c r="E94" t="s">
+        <v>240</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H94" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>301</v>
+      </c>
+      <c r="B95" t="s">
+        <v>302</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D95" t="s">
+        <v>180</v>
+      </c>
+      <c r="E95" t="s">
+        <v>240</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H95" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>304</v>
+      </c>
+      <c r="B96" t="s">
+        <v>305</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D96" t="s">
+        <v>180</v>
+      </c>
+      <c r="E96" t="s">
+        <v>240</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H96" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>306</v>
+      </c>
+      <c r="B97" t="s">
+        <v>307</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D97" t="s">
+        <v>180</v>
+      </c>
+      <c r="E97" t="s">
+        <v>240</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H97" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>308</v>
+      </c>
+      <c r="B98" t="s">
+        <v>309</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D98" t="s">
+        <v>180</v>
+      </c>
+      <c r="E98" t="s">
+        <v>240</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H98" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" t="s">
+        <v>311</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D99" t="s">
+        <v>64</v>
+      </c>
+      <c r="E99" t="s">
+        <v>240</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H99" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>313</v>
+      </c>
+      <c r="B100" t="s">
+        <v>314</v>
+      </c>
+      <c r="C100" t="s">
+        <v>44</v>
+      </c>
+      <c r="D100" t="s">
+        <v>315</v>
+      </c>
+      <c r="E100" t="s">
+        <v>240</v>
+      </c>
+      <c r="F100" t="s">
+        <v>316</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H100" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" t="s">
+        <v>44</v>
+      </c>
+      <c r="D101" t="s">
+        <v>172</v>
+      </c>
+      <c r="E101" t="s">
+        <v>240</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H101" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" t="s">
+        <v>322</v>
+      </c>
+      <c r="C102" t="s">
+        <v>44</v>
+      </c>
+      <c r="D102" t="s">
+        <v>172</v>
+      </c>
+      <c r="E102" t="s">
+        <v>240</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H102" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" t="s">
+        <v>325</v>
+      </c>
+      <c r="C103" t="s">
+        <v>44</v>
+      </c>
+      <c r="D103" t="s">
+        <v>172</v>
+      </c>
+      <c r="E103" t="s">
+        <v>240</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H103" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>327</v>
+      </c>
+      <c r="B104" t="s">
+        <v>328</v>
+      </c>
+      <c r="C104" t="s">
+        <v>44</v>
+      </c>
+      <c r="D104" t="s">
+        <v>172</v>
+      </c>
+      <c r="E104" t="s">
+        <v>240</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H104" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" t="s">
+        <v>331</v>
+      </c>
+      <c r="C105" t="s">
+        <v>44</v>
+      </c>
+      <c r="D105" t="s">
+        <v>172</v>
+      </c>
+      <c r="E105" t="s">
+        <v>240</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H105" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A106" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>335</v>
+      </c>
+      <c r="E106" t="s">
+        <v>336</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H106" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="58" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" t="s">
+        <v>338</v>
+      </c>
+      <c r="B107" t="s">
+        <v>339</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D107" t="s">
         <v>40</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="3" t="s">
+      <c r="E107" t="s">
+        <v>336</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H107" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="3" t="s">
+    <row r="108" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" t="s">
+        <v>341</v>
+      </c>
+      <c r="B108" t="s">
+        <v>342</v>
+      </c>
+      <c r="C108" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="D108" t="s">
+        <v>55</v>
+      </c>
+      <c r="E108" t="s">
+        <v>336</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H108" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" t="s">
+        <v>344</v>
+      </c>
+      <c r="B109" t="s">
+        <v>345</v>
+      </c>
+      <c r="C109" t="s">
+        <v>44</v>
+      </c>
+      <c r="D109" t="s">
+        <v>55</v>
+      </c>
+      <c r="E109" t="s">
+        <v>336</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H109" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" t="s">
+        <v>346</v>
+      </c>
+      <c r="B110" t="s">
+        <v>347</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" t="s">
+        <v>128</v>
+      </c>
+      <c r="E110" t="s">
+        <v>336</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H110" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" t="s">
+        <v>349</v>
+      </c>
+      <c r="B111" t="s">
+        <v>350</v>
+      </c>
+      <c r="C111" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E111" t="s">
+        <v>336</v>
+      </c>
+      <c r="F111" t="s">
+        <v>351</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H111" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="3" t="s">
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A112" t="s">
+        <v>353</v>
+      </c>
+      <c r="B112" t="s">
+        <v>354</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D112" t="s">
+        <v>40</v>
+      </c>
+      <c r="E112" t="s">
+        <v>336</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H112" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H10" s="3" t="s">
+    <row r="113" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" t="s">
+        <v>356</v>
+      </c>
+      <c r="B113" t="s">
+        <v>357</v>
+      </c>
+      <c r="C113" t="s">
+        <v>44</v>
+      </c>
+      <c r="D113" t="s">
+        <v>277</v>
+      </c>
+      <c r="E113" t="s">
+        <v>336</v>
+      </c>
+      <c r="F113" t="s">
+        <v>358</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H113" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" t="s">
+        <v>360</v>
+      </c>
+      <c r="B114" t="s">
+        <v>361</v>
+      </c>
+      <c r="C114" t="s">
+        <v>44</v>
+      </c>
+      <c r="D114" t="s">
+        <v>362</v>
+      </c>
+      <c r="E114" t="s">
+        <v>336</v>
+      </c>
+      <c r="F114" t="s">
+        <v>363</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H114" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="58" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="B115" t="s">
+        <v>366</v>
+      </c>
+      <c r="C115" t="s">
+        <v>44</v>
+      </c>
+      <c r="D115" t="s">
+        <v>362</v>
+      </c>
+      <c r="E115" t="s">
+        <v>336</v>
+      </c>
+      <c r="F115" t="s">
+        <v>363</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H115" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A116" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" t="s">
+        <v>369</v>
+      </c>
+      <c r="C116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>336</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H116" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A11" s="3" t="s">
+    <row r="117" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" t="s">
+        <v>372</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D117" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="E117" t="s">
+        <v>374</v>
+      </c>
+      <c r="F117" t="s">
+        <v>245</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" t="s">
+        <v>377</v>
+      </c>
+      <c r="C118" t="s">
+        <v>44</v>
+      </c>
+      <c r="D118" t="s">
+        <v>55</v>
+      </c>
+      <c r="E118" t="s">
+        <v>374</v>
+      </c>
+      <c r="F118" t="s">
+        <v>378</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H118" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A119" t="s">
+        <v>380</v>
+      </c>
+      <c r="B119" t="s">
+        <v>381</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119" t="s">
+        <v>282</v>
+      </c>
+      <c r="E119" t="s">
+        <v>374</v>
+      </c>
+      <c r="F119" t="s">
+        <v>382</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H119" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A120" t="s">
+        <v>384</v>
+      </c>
+      <c r="B120" t="s">
+        <v>385</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D120" t="s">
+        <v>60</v>
+      </c>
+      <c r="E120" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" t="s">
+        <v>387</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D121" t="s">
+        <v>128</v>
+      </c>
+      <c r="E121" t="s">
+        <v>374</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" t="s">
+        <v>389</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D122" t="s">
+        <v>68</v>
+      </c>
+      <c r="E122" t="s">
+        <v>374</v>
+      </c>
+      <c r="F122" t="s">
+        <v>390</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H122" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" t="s">
+        <v>393</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D123" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" t="s">
+        <v>374</v>
+      </c>
+      <c r="F123" t="s">
+        <v>394</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H123" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A124" t="s">
+        <v>396</v>
+      </c>
+      <c r="B124" t="s">
+        <v>397</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D124" t="s">
+        <v>398</v>
+      </c>
+      <c r="E124" t="s">
+        <v>374</v>
+      </c>
+      <c r="F124" t="s">
+        <v>399</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H124" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="130.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" t="s">
+        <v>401</v>
+      </c>
+      <c r="B125" t="s">
+        <v>402</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D125" t="s">
+        <v>362</v>
+      </c>
+      <c r="E125" t="s">
+        <v>374</v>
+      </c>
+      <c r="F125" t="s">
+        <v>358</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H125" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A126" t="s">
+        <v>404</v>
+      </c>
+      <c r="B126" t="s">
+        <v>405</v>
+      </c>
+      <c r="C126" t="s">
+        <v>44</v>
+      </c>
+      <c r="D126" t="s">
+        <v>74</v>
+      </c>
+      <c r="E126" t="s">
+        <v>374</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H126" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A127" t="s">
+        <v>406</v>
+      </c>
+      <c r="B127" t="s">
+        <v>407</v>
+      </c>
+      <c r="C127" t="s">
+        <v>44</v>
+      </c>
+      <c r="D127" t="s">
+        <v>74</v>
+      </c>
+      <c r="E127" t="s">
+        <v>374</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H127" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A128" t="s">
+        <v>408</v>
+      </c>
+      <c r="B128" t="s">
+        <v>409</v>
+      </c>
+      <c r="C128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D128" t="s">
+        <v>74</v>
+      </c>
+      <c r="E128" t="s">
+        <v>374</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H128" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" t="s">
+        <v>410</v>
+      </c>
+      <c r="B129" t="s">
+        <v>411</v>
+      </c>
+      <c r="C129" t="s">
+        <v>44</v>
+      </c>
+      <c r="D129" t="s">
+        <v>55</v>
+      </c>
+      <c r="E129" t="s">
+        <v>374</v>
+      </c>
+      <c r="F129" t="s">
+        <v>412</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H129" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A130" t="s">
+        <v>414</v>
+      </c>
+      <c r="B130" t="s">
+        <v>415</v>
+      </c>
+      <c r="C130" s="8">
+        <v>46388</v>
+      </c>
+      <c r="D130" t="s">
+        <v>148</v>
+      </c>
+      <c r="E130" t="s">
+        <v>374</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H130" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" t="s">
+        <v>417</v>
+      </c>
+      <c r="B131" t="s">
+        <v>418</v>
+      </c>
+      <c r="C131" t="s">
+        <v>44</v>
+      </c>
+      <c r="D131" t="s">
+        <v>362</v>
+      </c>
+      <c r="E131" t="s">
+        <v>374</v>
+      </c>
+      <c r="F131" t="s">
+        <v>419</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H131" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" t="s">
+        <v>421</v>
+      </c>
+      <c r="B132" t="s">
+        <v>422</v>
+      </c>
+      <c r="C132" t="s">
+        <v>44</v>
+      </c>
+      <c r="D132" t="s">
+        <v>362</v>
+      </c>
+      <c r="E132" t="s">
+        <v>374</v>
+      </c>
+      <c r="F132" t="s">
+        <v>419</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H132" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" t="s">
+        <v>424</v>
+      </c>
+      <c r="B133" t="s">
+        <v>425</v>
+      </c>
+      <c r="C133" t="s">
+        <v>44</v>
+      </c>
+      <c r="D133" t="s">
+        <v>194</v>
+      </c>
+      <c r="E133" t="s">
+        <v>374</v>
+      </c>
+      <c r="F133" t="s">
+        <v>426</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H133" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
+        <v>428</v>
+      </c>
+      <c r="B134" t="s">
+        <v>429</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D134" t="s">
+        <v>277</v>
+      </c>
+      <c r="E134" t="s">
+        <v>374</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H134" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
+        <v>431</v>
+      </c>
+      <c r="B135" t="s">
+        <v>432</v>
+      </c>
+      <c r="C135" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135" t="s">
+        <v>194</v>
+      </c>
+      <c r="E135" t="s">
+        <v>374</v>
+      </c>
+      <c r="F135" t="s">
+        <v>390</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H135" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
+        <v>434</v>
+      </c>
+      <c r="B136" t="s">
+        <v>435</v>
+      </c>
+      <c r="C136" t="s">
+        <v>44</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>374</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
+        <v>436</v>
+      </c>
+      <c r="B137" t="s">
+        <v>437</v>
+      </c>
+      <c r="C137" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>374</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
+        <v>438</v>
+      </c>
+      <c r="B138" t="s">
+        <v>397</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D138" t="s">
+        <v>98</v>
+      </c>
+      <c r="E138" t="s">
+        <v>374</v>
+      </c>
+      <c r="F138" t="s">
+        <v>399</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H138" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>440</v>
+      </c>
+      <c r="B139" t="s">
+        <v>441</v>
+      </c>
+      <c r="C139" s="9">
+        <v>46478</v>
+      </c>
+      <c r="D139" t="s">
         <v>45</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...22 lines deleted...]
-      <c r="C12" s="4" t="s">
+      <c r="E139" t="s">
+        <v>374</v>
+      </c>
+      <c r="F139" t="s">
+        <v>245</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H139" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>442</v>
+      </c>
+      <c r="B140" t="s">
+        <v>443</v>
+      </c>
+      <c r="C140" t="s">
+        <v>44</v>
+      </c>
+      <c r="D140" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...94 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="E140" t="s">
+        <v>374</v>
+      </c>
+      <c r="F140" t="s">
+        <v>444</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H140" t="s">
         <v>76</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...2803 lines deleted...]
-    <row r="124" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    </row>
+    <row r="141" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Publicatie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000F506E2F146B664EA66E9F2DE4970A8300EF687DF74BB98E4E858D85AD831088D7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="sbbStatus">
-    <vt:lpwstr>5;#Concept|ea7ae1d7-ec4c-42ab-b5a9-557026a60e86</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="sbbClassificatie">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="sbbClassificatie">
     <vt:lpwstr>4;#Bedrijfsinformatie|7ced9cda-8060-4e06-a4b5-a22ab15001ce</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="sbbStatus">
+    <vt:lpwstr>5;#Concept|ea7ae1d7-ec4c-42ab-b5a9-557026a60e86</vt:lpwstr>
   </property>
 </Properties>
 </file>